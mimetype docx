--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -1111,51 +1111,51 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01ECCC97" w14:textId="77777777" w:rsidR="000F3B66" w:rsidRDefault="00140E63">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="220"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487605248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C14A28E" wp14:editId="64D80E22">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487605248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C14A28E" wp14:editId="12AA5B95">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>138430</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>30205</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="614406" cy="612775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="137" name="Image 137"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="137" name="Image 137"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1834,50 +1834,51 @@
         <w:gridCol w:w="1421"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E4D4E" w14:paraId="73392B8A" w14:textId="77777777" w:rsidTr="00F4585B">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02260E6B" w14:textId="58096478" w:rsidR="009E4D4E" w:rsidRDefault="009E4D4E" w:rsidP="00F4585B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="238"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Exercice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3 :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1977,69 +1978,76 @@
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reconnaitre des figures :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4D6010" w14:textId="7ABFED08" w:rsidR="009E4D4E" w:rsidRPr="00B63F9E" w:rsidRDefault="009E4D4E" w:rsidP="009E4D4E">
+    <w:p w14:paraId="5B4D6010" w14:textId="17F1CE0A" w:rsidR="009E4D4E" w:rsidRPr="00B63F9E" w:rsidRDefault="0090432D" w:rsidP="009E4D4E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63F9E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Observe</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4D4E" w:rsidRPr="00B63F9E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> les figures et donne les numéros des deux carrés, des deux cercles, des deux rectangles, des 2 triangles et du triangle rectangle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426B34EE" w14:textId="77777777" w:rsidR="009E4D4E" w:rsidRPr="003D317F" w:rsidRDefault="009E4D4E" w:rsidP="009E4D4E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000425D2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74EC2B02" wp14:editId="233AD2D4">
             <wp:extent cx="5760720" cy="2331085"/>
@@ -2823,50 +2831,51 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715B9083" w14:textId="56A6A0C7" w:rsidR="009E4D4E" w:rsidRPr="00F64DBD" w:rsidRDefault="009A5493" w:rsidP="009E4D4E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64DBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nomme</w:t>
       </w:r>
       <w:r w:rsidR="00DF4538" w:rsidRPr="00F64DBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’unité</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64DBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -3747,51 +3756,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E4D4E" w:rsidRPr="00322B58" w14:paraId="668DE63D" w14:textId="77777777" w:rsidTr="009E4D4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4260DF67" w14:textId="77777777" w:rsidR="009E4D4E" w:rsidRPr="00322B58" w:rsidRDefault="009E4D4E" w:rsidP="00F4585B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AD4C4E" wp14:editId="09217D7E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AD4C4E" wp14:editId="327A2356">
                   <wp:extent cx="1096361" cy="631727"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                   <wp:docPr id="44" name="Image 44" descr="Résultat d’images pour pack 6 bouteilles"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 54" descr="Résultat d’images pour pack 6 bouteilles"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -5768,51 +5777,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1854490489">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2043312748">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1430663846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1992100526">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="79371545">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="12657464">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F3B66"/>
     <w:rsid w:val="000D1B98"/>
@@ -5823,66 +5832,68 @@
     <w:rsid w:val="00154818"/>
     <w:rsid w:val="00166A91"/>
     <w:rsid w:val="001702EF"/>
     <w:rsid w:val="001951F4"/>
     <w:rsid w:val="001A20AD"/>
     <w:rsid w:val="0020173D"/>
     <w:rsid w:val="0020301E"/>
     <w:rsid w:val="002F2F80"/>
     <w:rsid w:val="00300AD3"/>
     <w:rsid w:val="00370FCE"/>
     <w:rsid w:val="003C255F"/>
     <w:rsid w:val="003C25EB"/>
     <w:rsid w:val="003F089A"/>
     <w:rsid w:val="00456FAC"/>
     <w:rsid w:val="004E6D65"/>
     <w:rsid w:val="00570FDA"/>
     <w:rsid w:val="0059476D"/>
     <w:rsid w:val="005B2464"/>
     <w:rsid w:val="005E3B3E"/>
     <w:rsid w:val="006877D5"/>
     <w:rsid w:val="0070323F"/>
     <w:rsid w:val="00781574"/>
     <w:rsid w:val="007A0721"/>
     <w:rsid w:val="0084349A"/>
     <w:rsid w:val="008D45F4"/>
+    <w:rsid w:val="0090432D"/>
     <w:rsid w:val="009A5493"/>
     <w:rsid w:val="009C67ED"/>
     <w:rsid w:val="009E4D4E"/>
     <w:rsid w:val="00A840FC"/>
     <w:rsid w:val="00AE2FE9"/>
     <w:rsid w:val="00B109DF"/>
     <w:rsid w:val="00B63F9E"/>
     <w:rsid w:val="00B91752"/>
     <w:rsid w:val="00BA520C"/>
     <w:rsid w:val="00C95E3E"/>
     <w:rsid w:val="00CE1E4C"/>
     <w:rsid w:val="00D33FD2"/>
     <w:rsid w:val="00D46FA8"/>
     <w:rsid w:val="00DF4538"/>
     <w:rsid w:val="00E33448"/>
     <w:rsid w:val="00E67277"/>
+    <w:rsid w:val="00EC2923"/>
     <w:rsid w:val="00F64DBD"/>
     <w:rsid w:val="00F91E01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -6779,76 +6790,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0A9312B-8428-4958-93AC-5C5BA64D8FF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2124</Characters>
+  <Pages>4</Pages>
+  <Words>387</Words>
+  <Characters>2130</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Livret élève niveau 2.odt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2505</CharactersWithSpaces>
+  <CharactersWithSpaces>2512</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livret élève niveau 2.odt</dc:title>
   <dc:creator>delamare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2026-06-29T00:00:00Z</vt:filetime>