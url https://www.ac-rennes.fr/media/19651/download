--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -959,79 +959,79 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, à l’occasion </w:t>
       </w:r>
       <w:r w:rsidR="00CE584D" w:rsidRPr="005E6009">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">du concours « une entreprise dans votre lycée » </w:t>
       </w:r>
       <w:r w:rsidR="001709E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pour l’année scolaire 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E67D08">
-[...17 lines deleted...]
-      <w:r w:rsidR="00E67D08">
+      <w:r w:rsidR="00DA378E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00912664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA378E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidR="001709E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6009">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00325678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialNarrow"/>
           <w:color w:val="201D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1929,51 +1929,51 @@
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings2">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
@@ -4742,60 +4742,60 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00325678"/>
     <w:rsid w:val="00005DFF"/>
     <w:rsid w:val="00024B01"/>
     <w:rsid w:val="000303C0"/>
     <w:rsid w:val="00032495"/>
     <w:rsid w:val="0003564E"/>
     <w:rsid w:val="00051E30"/>
     <w:rsid w:val="00073651"/>
@@ -5013,50 +5013,51 @@
     <w:rsid w:val="00C54482"/>
     <w:rsid w:val="00C77506"/>
     <w:rsid w:val="00C80132"/>
     <w:rsid w:val="00C83D11"/>
     <w:rsid w:val="00C84014"/>
     <w:rsid w:val="00C935DE"/>
     <w:rsid w:val="00CA3624"/>
     <w:rsid w:val="00CA3A21"/>
     <w:rsid w:val="00CA41D0"/>
     <w:rsid w:val="00CB0AF0"/>
     <w:rsid w:val="00CB714F"/>
     <w:rsid w:val="00CC12A4"/>
     <w:rsid w:val="00CE584D"/>
     <w:rsid w:val="00CE7E50"/>
     <w:rsid w:val="00D0070B"/>
     <w:rsid w:val="00D04670"/>
     <w:rsid w:val="00D04CA3"/>
     <w:rsid w:val="00D055B5"/>
     <w:rsid w:val="00D06C6B"/>
     <w:rsid w:val="00D16A23"/>
     <w:rsid w:val="00D27AC2"/>
     <w:rsid w:val="00D3484F"/>
     <w:rsid w:val="00D767F7"/>
     <w:rsid w:val="00D96893"/>
     <w:rsid w:val="00DA0FF3"/>
+    <w:rsid w:val="00DA378E"/>
     <w:rsid w:val="00DA59FF"/>
     <w:rsid w:val="00DC1668"/>
     <w:rsid w:val="00DC1E28"/>
     <w:rsid w:val="00DC6EAE"/>
     <w:rsid w:val="00DD1C96"/>
     <w:rsid w:val="00DE75C3"/>
     <w:rsid w:val="00E14F79"/>
     <w:rsid w:val="00E25337"/>
     <w:rsid w:val="00E25FCB"/>
     <w:rsid w:val="00E34CAB"/>
     <w:rsid w:val="00E45667"/>
     <w:rsid w:val="00E4660A"/>
     <w:rsid w:val="00E63A36"/>
     <w:rsid w:val="00E67AD9"/>
     <w:rsid w:val="00E67D08"/>
     <w:rsid w:val="00E74794"/>
     <w:rsid w:val="00E776FB"/>
     <w:rsid w:val="00E908E7"/>
     <w:rsid w:val="00EA1C00"/>
     <w:rsid w:val="00EA3CD9"/>
     <w:rsid w:val="00EC4A56"/>
     <w:rsid w:val="00ED2CBF"/>
     <w:rsid w:val="00EE3826"/>
     <w:rsid w:val="00EE70AA"/>
     <w:rsid w:val="00EF62AF"/>
@@ -5072,58 +5073,58 @@
     <w:rsid w:val="00F92B9D"/>
     <w:rsid w:val="00F94902"/>
     <w:rsid w:val="00F94FD5"/>
     <w:rsid w:val="00FB1A71"/>
     <w:rsid w:val="00FD2D2B"/>
     <w:rsid w:val="00FD4CE7"/>
     <w:rsid w:val="00FE3230"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6717FA5A"/>
+  <w14:docId w14:val="4E9691C3"/>
   <w15:docId w15:val="{70720045-9DD8-46F9-8A04-66C31EE86A4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>