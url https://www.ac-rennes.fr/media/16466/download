--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -1,5838 +1,6496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00B91DC7" w:rsidRDefault="00B91DC7" w:rsidP="00F74640">
+    <w:p w:rsidR="00B91DC7" w:rsidRPr="00F36AB5" w:rsidRDefault="00B91DC7" w:rsidP="00F74640">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F74640" w:rsidRPr="00C91DD5" w:rsidRDefault="00F74640" w:rsidP="00F74640">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F74640" w:rsidRPr="00F36AB5" w:rsidRDefault="00F74640" w:rsidP="00F74640">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="006B5D3E" w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="006B5D3E" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OSSIER DE CANDIDATURE</w:t>
       </w:r>
-      <w:r w:rsidR="001F6FDF" w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="001F6FDF" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97513" w:rsidRPr="00C91DD5" w:rsidRDefault="00F74640" w:rsidP="00031F69">
+    <w:p w:rsidR="00E97513" w:rsidRPr="00F36AB5" w:rsidRDefault="00F74640" w:rsidP="00031F69">
       <w:pPr>
         <w:ind w:left="3117" w:firstLine="423"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00E97513" w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oncours «</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C045D" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidR="00E97513" w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D758A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ntreprise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D758A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ans </w:t>
+      </w:r>
+      <w:r w:rsidR="00D758A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otre </w:t>
+      </w:r>
+      <w:r w:rsidR="00D758A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ycée</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97513" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34A6C" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                    202</w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00B56553" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00971767" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007506FF" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00971767" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007506FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="007506FF" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00B56553" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="006B5D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="1180" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9088" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9080"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00C91DD5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:ind w:left="-78"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L’établissement candidat</w:t>
             </w:r>
-            <w:r w:rsidR="001367BF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (dactylographié)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F85988" w:rsidRPr="00F85988" w:rsidRDefault="00F85988" w:rsidP="00E51753"/>
+          <w:p w:rsidR="00F85988" w:rsidRPr="00F36AB5" w:rsidRDefault="00F85988" w:rsidP="00E51753">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nom de l’établissement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4515"/>
               </w:tabs>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et Ville :  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:ind w:left="209"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Courriel </w:t>
             </w:r>
-            <w:r w:rsidR="001367BF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">académique de l’établissement </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(indispensable) : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00E51753">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="00463DE2" w:rsidP="00E51753">
+          <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="00463DE2" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom du chef d'établissement :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F6FDF" w:rsidRPr="00F85988" w:rsidRDefault="001F6FDF" w:rsidP="00076EA6">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="001F6FDF" w:rsidRPr="00F36AB5" w:rsidRDefault="001F6FDF" w:rsidP="00076EA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1532" w:tblpY="138"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3834"/>
         <w:gridCol w:w="3383"/>
         <w:gridCol w:w="1850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="003474DC" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="003474DC" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L’équipe pédagogique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="003474DC" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="003474DC" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom prénom </w:t>
             </w:r>
-            <w:r w:rsidR="00820BA8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>en lettre dactylographiée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00742E73" w:rsidRDefault="00A143F5" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="00A143F5" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Courriel</w:t>
             </w:r>
-            <w:r w:rsidR="00881E05">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00881E05" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (adresse</w:t>
             </w:r>
-            <w:r w:rsidR="00443B5B" w:rsidRPr="00742E73">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00443B5B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>@ac-rennes</w:t>
             </w:r>
-            <w:r w:rsidR="001367BF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.fr</w:t>
             </w:r>
-            <w:r w:rsidR="00443B5B" w:rsidRPr="00742E73">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00443B5B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A34A6C" w:rsidRPr="00742E73" w:rsidRDefault="00A34A6C" w:rsidP="00E51753">
+          <w:p w:rsidR="00A34A6C" w:rsidRPr="00F36AB5" w:rsidRDefault="00A34A6C" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numéro de mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="003474DC" w:rsidP="00E51753">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="003474DC" w:rsidP="00E51753">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRDefault="00A143F5" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="00A143F5" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Enseignant référent</w:t>
             </w:r>
-            <w:r w:rsidR="00742E73">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00742E73" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00742E73" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pour EDVL</w:t>
+            </w:r>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00820BA8" w:rsidRPr="00F36AB5" w:rsidRDefault="001367BF" w:rsidP="00820BA8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Monsieur ou Madame P</w:t>
             </w:r>
-            <w:r w:rsidR="00820BA8" w:rsidRPr="00820BA8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rénom Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00820BA8">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>exemple</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Monsieur Bernard Dupont</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F85988" w:rsidRDefault="001367BF" w:rsidP="001367BF">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00F85988" w:rsidRPr="00F36AB5" w:rsidRDefault="001367BF" w:rsidP="001367BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001367BF" w:rsidRPr="00F85988" w:rsidRDefault="001367BF" w:rsidP="001367BF"/>
+          <w:p w:rsidR="001367BF" w:rsidRPr="00F36AB5" w:rsidRDefault="001367BF" w:rsidP="001367BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRDefault="00011917" w:rsidP="00820BA8">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="00820BA8">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00820BA8" w:rsidRPr="009F78B1">
+              <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                   <w:b w:val="0"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>bernard.dupont@</w:t>
-[...19 lines deleted...]
-                <w:t>.fr</w:t>
+                <w:t>bernard.dupont@ac-rennes.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00820BA8" w:rsidRPr="00820BA8" w:rsidRDefault="00820BA8" w:rsidP="00820BA8">
+          <w:p w:rsidR="00820BA8" w:rsidRPr="00F36AB5" w:rsidRDefault="00820BA8" w:rsidP="00820BA8">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>06-XX-XX-XX-XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="003474DC" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="003474DC" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidTr="00E51753">
+      <w:tr w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidTr="00E51753">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="00A34A6C" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="00A34A6C" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Second enseignant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="003474DC" w:rsidP="001367BF">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="003474DC" w:rsidP="001367BF">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003474DC" w:rsidRPr="00F85988" w:rsidRDefault="003474DC" w:rsidP="00E51753">
+          <w:p w:rsidR="003474DC" w:rsidRPr="00F36AB5" w:rsidRDefault="003474DC" w:rsidP="00E51753">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005C6594" w:rsidRDefault="005C6594" w:rsidP="00443B5B">
-[...215 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00742E73" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+    <w:p w:rsidR="005C6594" w:rsidRPr="00F36AB5" w:rsidRDefault="005C6594" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00443B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Si besoin, présentation du dispositif avant de s’inscrire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...20 lines deleted...]
-        </w:numPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 webinaires à distance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(inscriptions mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>xavier.godoc@ac-rennes.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F36AB5">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
-        <w:ind w:left="1777"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:ind w:left="1417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00E51753" w:rsidRDefault="00F95F6F" w:rsidP="00E51753">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00E51753">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="3119" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>16 septembre 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12 h à 13 h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00E51753" w:rsidRDefault="00234E63" w:rsidP="00E51753">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(envoi des liens de connexion à postériori)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00E51753">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="3119" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>23 septembre 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13 h à 14 h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F95F6F" w:rsidRPr="00E51753">
-[...24 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F85988" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(envoi des liens de connexion à postériori)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1777"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00742E73" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRDefault="00F95F6F" w:rsidP="003D56F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Participation des enseign</w:t>
+      </w:r>
+      <w:r w:rsidR="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ants au parcours de formation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="003D56F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1416" w:firstLine="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Webinaire de</w:t>
       </w:r>
-      <w:r w:rsidR="00157A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00157A3B" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 h30</w:t>
       </w:r>
-      <w:r w:rsidR="00736CFC" w:rsidRPr="00736CFC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00736CFC" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00736CFC" w:rsidRPr="00736CFC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00736CFC" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">à distance </w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="00234E63" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Novembre 202</w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 14</w:t>
       </w:r>
-      <w:r w:rsidR="00F9175B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F9175B" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00736CFC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> à 1</w:t>
       </w:r>
-      <w:r w:rsidR="00157A3B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00157A3B" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5h30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00736CFC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00736CFC" w:rsidRPr="00605776" w:rsidRDefault="00736CFC" w:rsidP="00605776">
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (envoi des liens de connexion à </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>postériori</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00736CFC" w:rsidRPr="00F36AB5" w:rsidRDefault="00736CFC" w:rsidP="00605776">
       <w:pPr>
         <w:ind w:left="1416"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00742E73" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="004766D0" w:rsidRDefault="004766D0" w:rsidP="004766D0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="1776"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 journée de f</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ormation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742E73">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en présentiel </w:t>
       </w:r>
-      <w:r w:rsidR="007506FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="007506FF" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F36AB5" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00820BA8" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Novembre </w:t>
       </w:r>
-      <w:r w:rsidRPr="007506FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F36AB5" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742E73">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00157A3B" w:rsidRDefault="00F95F6F" w:rsidP="005B2DEA">
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(lieu à définir)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: le parcours de cr</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ation d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entreprise sous la forme d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>animation de travail en groupe</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="004766D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="005B2DEA">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formation</w:t>
       </w:r>
-      <w:r w:rsidR="00157A3B" w:rsidRPr="00157A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00157A3B" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> obligatoire</w:t>
       </w:r>
-      <w:r w:rsidR="00157A3B" w:rsidRPr="00157A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00157A3B" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00157A3B" w:rsidRPr="00157A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00157A3B" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>car essentielles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F85988" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:ind w:left="1635"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRDefault="00F95F6F" w:rsidP="00E51753">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00E51753">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pour plus d’informations sur le concours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91DD5">
-[...16 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00B91DC7" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="004766D0" w:rsidP="00F95F6F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F85988" w:rsidRDefault="00011917" w:rsidP="00F95F6F">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Site</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>académique Relation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cole-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ntreprise</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="00F95F6F">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00F95F6F" w:rsidRPr="00F85988">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00F95F6F" w:rsidRPr="00F36AB5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>http://www.ac-rennes.fr/cid102744/une-entreprise-dans-votre-lycee.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F85988" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:ind w:left="1635"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00B91DC7" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Xavier GODOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidR="00736CFC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00736CFC" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91DC7">
-[...24 lines deleted...]
-    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F85988" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06 83 83 97 20 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004766D0" w:rsidRDefault="004766D0" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004766D0" w:rsidRDefault="004766D0" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004766D0" w:rsidRDefault="004766D0" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004766D0" w:rsidRDefault="004766D0" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRPr="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="00F36AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95F6F" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="00F95F6F">
       <w:pPr>
         <w:ind w:left="2835"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="10059" w:type="dxa"/>
+        <w:tblInd w:w="631" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10199"/>
+        <w:gridCol w:w="10059"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00736CFC" w:rsidTr="00736CFC">
+      <w:tr w:rsidR="00736CFC" w:rsidRPr="00F36AB5" w:rsidTr="00D758A6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10199" w:type="dxa"/>
+            <w:tcW w:w="10059" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736CFC" w:rsidRDefault="00736CFC" w:rsidP="00736CFC">
+          <w:p w:rsidR="00736CFC" w:rsidRPr="00F36AB5" w:rsidRDefault="00736CFC" w:rsidP="00736CFC">
             <w:pPr>
               <w:ind w:firstLine="708"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Le dossier devra être envoyé par mail au plus tard le </w:t>
             </w:r>
-            <w:r w:rsidRPr="007506FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">mardi </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> O</w:t>
             </w:r>
-            <w:r w:rsidR="007506FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="007506FF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ctobre 202</w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00736CFC" w:rsidRDefault="00011917" w:rsidP="00736CFC">
+          <w:p w:rsidR="00736CFC" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="00736CFC">
             <w:pPr>
               <w:ind w:firstLine="708"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:r w:rsidR="00736CFC" w:rsidRPr="0005662D">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00736CFC" w:rsidRPr="00F36AB5">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>xavier.godoc@ac-rennes.fr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0059084E">
+            <w:r w:rsidR="0059084E" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="0059084E" w:rsidRPr="005B2F50">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="0059084E" w:rsidRPr="00F36AB5">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>sandrine.piederriere@rennes.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="0059084E" w:rsidRDefault="0059084E" w:rsidP="00736CFC">
+          <w:p w:rsidR="0059084E" w:rsidRPr="00F36AB5" w:rsidRDefault="0059084E" w:rsidP="00736CFC">
             <w:pPr>
               <w:ind w:firstLine="708"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5034"/>
         <w:gridCol w:w="5035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00F95F6F" w:rsidP="008E1AB8">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00F95F6F" w:rsidP="008E1AB8">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="0000FF"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002A71B9">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="008E1AB8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008E1AB8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>équipe projet</w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00095DA6" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">8 à 12 </w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>élèves</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prénom, Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00820BA8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dactylographié obligatoirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00076EA6" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00076EA6" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Niveau de c</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">lasse </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> spécialité</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou option</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="008144E4">
+    <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4323"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="4471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Suivi et Accompagnement du projet </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="00897D14">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="00897D14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB542C" w:rsidRDefault="008144E4" w:rsidP="003C045D">
+          <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="003C045D">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Formation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB542C">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C045D" w:rsidRPr="00F85988" w:rsidRDefault="00DB542C" w:rsidP="003C045D">
+          </w:p>
+          <w:p w:rsidR="003C045D" w:rsidRPr="00F36AB5" w:rsidRDefault="00DB542C" w:rsidP="003C045D">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ouverte</w:t>
             </w:r>
-            <w:r w:rsidR="003C045D" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C045D" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">deux enseignants par équipe </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="003C045D">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="003C045D">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00443B5B" w:rsidRDefault="00F9175B" w:rsidP="00740F18">
+          <w:p w:rsidR="00443B5B" w:rsidRPr="00F36AB5" w:rsidRDefault="00F9175B" w:rsidP="00740F18">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1h30</w:t>
             </w:r>
-            <w:r w:rsidR="00443B5B" w:rsidRPr="00F85988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00443B5B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB542C" w:rsidRPr="00DB542C" w:rsidRDefault="00DB542C" w:rsidP="00DB542C">
+          <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="00DB542C" w:rsidP="00DB542C">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>liens</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à venir)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00740F18" w:rsidRPr="00F36AB5" w:rsidRDefault="00740F18" w:rsidP="00740F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00DB542C" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 jour</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00DB542C" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00DB542C" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(lieu à définir)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00443B5B" w:rsidRDefault="00897D14" w:rsidP="00D121CE">
+          <w:p w:rsidR="00443B5B" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Webinaire</w:t>
             </w:r>
-            <w:r w:rsidR="00B91DC7" w:rsidRPr="00B91DC7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00B91DC7" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> le </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00971767" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004766D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...109 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Novembre 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00971767" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="00DB542C" w:rsidP="00DB542C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9175B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9175B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5h30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="00DB542C" w:rsidP="00D121CE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="00DB542C" w:rsidP="00D121CE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00443B5B" w:rsidRPr="00F36AB5" w:rsidRDefault="00443B5B" w:rsidP="00D121CE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00D121CE">
+            <w:pPr>
+              <w:pStyle w:val="Sous-titre"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 journée en présentiel</w:t>
+            </w:r>
+            <w:r w:rsidR="00753B50" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le </w:t>
+            </w:r>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Novembre 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00753B50" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sur convocation des services de gestion de la formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="00897D14">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="00897D14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00D121CE" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bilan d’étape du projet</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Avec l’équipe des jeunes créateurs et les enseignants</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C045D" w:rsidRPr="00F85988" w:rsidRDefault="003C045D" w:rsidP="00D121CE">
+          <w:p w:rsidR="003C045D" w:rsidRPr="00F36AB5" w:rsidRDefault="003C045D" w:rsidP="00D121CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Animé par le pôle Relations école-entreprise</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(dans l’établissement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="003C045D" w:rsidP="00B07A09">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="003C045D" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30 à 2h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00897D14" w:rsidRDefault="00740F18" w:rsidP="00B07A09">
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00740F18" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Du</w:t>
             </w:r>
-            <w:r w:rsidR="00753B50" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00753B50" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="001531EE" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> Novembre</w:t>
             </w:r>
-            <w:r w:rsidR="00EB66C8" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00EB66C8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB542C" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00DB542C" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB542C" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EB66C8" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00EB66C8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
-            <w:r w:rsidR="00753B50" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00753B50" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00971767" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00753B50" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Février 202</w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00897D14" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
-            <w:r w:rsidR="00897D14" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00897D14" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Créneau</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_ </w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___h___ </w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>à __</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>h__</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
-[...8 lines deleted...]
-          <w:p w:rsidR="00897D14" w:rsidRPr="00F85988" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Créneau 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...65 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: _______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_  de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___h___ à ___h__</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Créneau 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...53 lines deleted...]
-              <w:t>h__</w:t>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: ________  de ___h___ à ___h__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="00897D14">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="00897D14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00D121CE" w:rsidRDefault="00D121CE" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00D121CE" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Préparation avant la </w:t>
             </w:r>
-            <w:r w:rsidR="003C045D" w:rsidRPr="00D121CE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="003C045D" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>finale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Avec l’équipe des jeunes créateurs et les enseignants</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C045D" w:rsidRPr="00F85988" w:rsidRDefault="003C045D" w:rsidP="00D121CE">
+          <w:p w:rsidR="003C045D" w:rsidRPr="00F36AB5" w:rsidRDefault="003C045D" w:rsidP="00D121CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Animé par le pôle Relations école-entreprise</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00D121CE" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00D121CE" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Cette réunion </w:t>
             </w:r>
-            <w:r w:rsidR="00443B5B" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00443B5B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">sera </w:t>
             </w:r>
-            <w:r w:rsidR="00740F18" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00740F18" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>organisée</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003C045D" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C045D" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de préférence </w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>en visioconférence</w:t>
             </w:r>
-            <w:r w:rsidR="00740F18" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00740F18" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1h30</w:t>
             </w:r>
-            <w:r w:rsidR="00897D14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 2H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00E74D3D" w:rsidRDefault="00740F18" w:rsidP="00B07A09">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00740F18" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Du</w:t>
             </w:r>
-            <w:r w:rsidR="00753B50" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00753B50" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00820BA8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mars</w:t>
             </w:r>
-            <w:r w:rsidR="00897D14" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00971767" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>2026</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="007506FF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00897D14" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">au </w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001367BF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="001367BF" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00897D14" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00897D14" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>vril 202</w:t>
             </w:r>
-            <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="006114F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
-            <w:r w:rsidR="00B91DC7" w:rsidRPr="00E74D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00B91DC7" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897D14" w:rsidRPr="00F85988" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...78 lines deleted...]
-          <w:p w:rsidR="00897D14" w:rsidRPr="00F85988" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Créneau 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: _______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_  de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___h___ à ___h__</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Créneau 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...65 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: _______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_  de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___h___ à ___h__</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00897D14">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Créneau 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...53 lines deleted...]
-              <w:t>h__</w:t>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: ________  de ___h___ à ___h__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRDefault="00897D14" w:rsidP="00C91DD5">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00C91DD5">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposez </w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 à 3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> créneaux disponibles toutes les semaines (ou sur une autre fréquence) pour le projet EDVL</w:t>
             </w:r>
-            <w:r w:rsidR="008144E4" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008144E4" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897D14" w:rsidRPr="00897D14" w:rsidRDefault="00897D14" w:rsidP="00F9175B">
+          <w:p w:rsidR="00897D14" w:rsidRPr="00F36AB5" w:rsidRDefault="00897D14" w:rsidP="00F9175B">
             <w:pPr>
               <w:ind w:left="708"/>
-            </w:pPr>
-[...36 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Exemples</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: le jeudi de 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9175B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 15h30 / </w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>le mardi en semaine pair de 10</w:t>
             </w:r>
-            <w:r w:rsidR="00F9175B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F9175B" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE" w:rsidRPr="00D121CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30 à 12h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008144E4" w:rsidRDefault="008144E4" w:rsidP="008144E4">
+    <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36AB5" w:rsidRPr="00F36AB5" w:rsidRDefault="00F36AB5" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002A1070" w:rsidRDefault="002A1070" w:rsidP="008144E4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1070" w:rsidRPr="00F36AB5" w:rsidRDefault="002A1070" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="005C6594">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="005C6594">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Votre projet </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> : </w:t>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Une entreprise dans votre lyc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6594" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6594" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00D121CE">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F85988">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Décrivez vo</w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE">
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D121CE" w:rsidRPr="00D121CE">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s premières idées de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D121CE">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">produit ou service (nature de l’activité, secteur visé, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00F85988">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>etc...</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D121CE">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D121CE" w:rsidRPr="00F36AB5" w:rsidRDefault="00D121CE" w:rsidP="00D121CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...3 lines deleted...]
-              <w:t>Votre produit ou service solutionne quel problème client ?</w:t>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Votre produit ou service solutionne quel problème client</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rStyle w:val="lev"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rStyle w:val="lev"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="003C045D">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="003C045D">
         <w:trPr>
           <w:trHeight w:val="1808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00C91DD5" w:rsidRPr="00C91DD5" w:rsidRDefault="00C91DD5" w:rsidP="00C91DD5"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C91DD5" w:rsidRPr="00F36AB5" w:rsidRDefault="00C91DD5" w:rsidP="00C91DD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C91DD5" w:rsidRPr="00F36AB5" w:rsidRDefault="00C91DD5" w:rsidP="00C91DD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C91DD5" w:rsidRPr="00F36AB5" w:rsidRDefault="00C91DD5" w:rsidP="00C91DD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C91DD5" w:rsidRPr="00F36AB5" w:rsidRDefault="00C91DD5" w:rsidP="00C91DD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00560231">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00560231">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C91DD5">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles sont </w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE">
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">les </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C91DD5">
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">motivations </w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE">
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00560231">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de l’équipe projet pour créer une </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mi</w:t>
+            </w:r>
+            <w:r w:rsidR="00560231" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rStyle w:val="lev"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>cro</w:t>
             </w:r>
-            <w:r w:rsidR="00D121CE">
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C91DD5">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-entreprise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D121CE" w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rStyle w:val="lev"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C91DD5">
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Principaux partenaires professionnels</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
+            <w:r w:rsidRPr="00F36AB5">
               <w:rPr>
                 <w:rStyle w:val="lev"/>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, (un parrain impérativement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="003C045D" w:rsidP="003C045D">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="003C045D" w:rsidP="003C045D">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Le pôle Relations école-entreprise</w:t>
             </w:r>
-            <w:r w:rsidR="00095DA6" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00095DA6" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la D</w:t>
             </w:r>
-            <w:r w:rsidR="00265057">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00265057" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00095DA6" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00095DA6" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AFPIC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> et ses partenaires peuvent </w:t>
             </w:r>
-            <w:r w:rsidR="005C6594" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005C6594" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">vous aider à trouver un chef d’entreprise ou un cadre </w:t>
             </w:r>
-            <w:r w:rsidR="00EB66C8" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB66C8" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">d’entreprise </w:t>
             </w:r>
-            <w:r w:rsidR="005C6594" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005C6594" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pour vous accompagner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom de Entreprise ou structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom et prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fonction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nature du partenariat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidTr="008144E4">
+      <w:tr w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidTr="008144E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008144E4" w:rsidRPr="00C91DD5" w:rsidRDefault="00076EA6" w:rsidP="00B07A09">
+          <w:p w:rsidR="008144E4" w:rsidRPr="00F36AB5" w:rsidRDefault="00076EA6" w:rsidP="00B07A09">
             <w:pPr>
               <w:pStyle w:val="Sous-titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Parrain</w:t>
             </w:r>
-            <w:r w:rsidR="003C045D" w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="003C045D" w:rsidRPr="00F36AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, marraine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00972533" w:rsidRPr="00F85988" w:rsidRDefault="00972533" w:rsidP="008144E4">
+    <w:p w:rsidR="00972533" w:rsidRPr="00F36AB5" w:rsidRDefault="00972533" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C7649F" w:rsidRDefault="00972533" w:rsidP="008144E4">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C7649F" w:rsidRPr="00F36AB5" w:rsidRDefault="00972533" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Une </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>autorisation de prise de vue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00262DE0" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00262DE0" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">pour chaque lycéen(ne) et enseignant(e) doit être signée et envoyée à </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972533" w:rsidRPr="00F85988" w:rsidRDefault="00011917" w:rsidP="008144E4">
+    <w:p w:rsidR="00972533" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00C7649F" w:rsidRPr="002F4EF8">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00C7649F" w:rsidRPr="00F36AB5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>xavier.godoc@ac-rennes.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00262DE0" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00262DE0" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> avant le</w:t>
       </w:r>
-      <w:r w:rsidR="00C7649F">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C7649F" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B91DC7" w:rsidRPr="00DB542C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00B91DC7" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00234E63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00234E63" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00971767">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00234E63" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E14BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00E14BD7" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Novembre</w:t>
       </w:r>
-      <w:r w:rsidR="00B91DC7" w:rsidRPr="00DB542C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00262DE0" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002143BE" w:rsidRDefault="002143BE" w:rsidP="008144E4">
+    <w:p w:rsidR="002143BE" w:rsidRPr="00F36AB5" w:rsidRDefault="002143BE" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Cliquer ci-dessous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur les fichiers pour obtenir les autorisations de prise de vue.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB542C" w:rsidRPr="00F85988" w:rsidRDefault="00011917" w:rsidP="008144E4">
+    <w:p w:rsidR="00DB542C" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="008144E4">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...66 lines deleted...]
-    <w:p w:rsidR="00B91DC7" w:rsidRDefault="00011917" w:rsidP="00D07C6C">
+        </w:rPr>
+        <w:object w:dxaOrig="225" w:dyaOrig="225">
+          <v:shape id="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:132.1pt;margin-top:5.25pt;width:438.8pt;height:246.95pt;z-index:-251654144;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId14" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_s1031" DrawAspect="Content" ObjectID="_1845459400" r:id="rId15"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91DC7" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="00D07C6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00D07C6C">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D07C6C">
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> LINK Word.Document.12 "\\\\ad.in.ac-rennes.fr\\filer\\services\\dafpic\\PARTAGE\\R2E\\16-ESPRIT d'ENTREPRENDRE\\EDVL\\EDVL 2023-2024\\1 - Lancement\\Dossier de candidature\\Autorisation Mineur Droit à l'image 2023-2024.docx" "" \a \p \f 0 </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D07C6C">
+        <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
+          <w:rPr>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:object w:dxaOrig="1543" w:dyaOrig="995">
-            <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77pt;height:50.7pt" o:ole="">
-              <v:imagedata r:id="rId15" o:title=""/>
+            <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77pt;height:51.05pt" o:ole="">
+              <v:imagedata r:id="rId17" o:title=""/>
             </v:shape>
           </w:object>
         </w:r>
-        <w:r w:rsidR="00D07C6C">
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="00011917" w:rsidP="00A143F5">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00D07C6C">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D07C6C">
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> LINK Word.Document.12 "\\\\ad.in.ac-rennes.fr\\filer\\services\\dafpic\\PARTAGE\\R2E\\16-ESPRIT d'ENTREPRENDRE\\EDVL\\EDVL 2023-2024\\1 - Lancement\\Dossier de candidature\\Autorisation Majeur Droit à l'image 2023 2024.docx" "" \a \p \f 0 </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D07C6C">
+        <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
+          <w:rPr>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:object w:dxaOrig="1543" w:dyaOrig="995">
-            <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77pt;height:50.7pt" o:ole="">
-              <v:imagedata r:id="rId17" o:title=""/>
+            <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77pt;height:51.05pt" o:ole="">
+              <v:imagedata r:id="rId19" o:title=""/>
             </v:shape>
           </w:object>
         </w:r>
-        <w:r w:rsidR="00D07C6C">
+        <w:r w:rsidR="00D07C6C" w:rsidRPr="00F36AB5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+      <w:r w:rsidR="00F36AB5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1ECF" w:rsidRPr="00F36AB5" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C1ECF" w:rsidRDefault="009C1ECF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B91DC7" w:rsidRPr="00F85988" w:rsidRDefault="00D121CE" w:rsidP="001531EE">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005005DF" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005005DF" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005005DF" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005005DF" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005005DF" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005005DF" w:rsidRPr="00F36AB5" w:rsidRDefault="005005DF" w:rsidP="00A143F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B91DC7" w:rsidRPr="00F36AB5" w:rsidRDefault="00D121CE" w:rsidP="001531EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A143F5" w:rsidRPr="00F85988">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00A143F5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C91DD5" w:rsidRDefault="00B91DC7" w:rsidP="00B91DC7">
+    <w:p w:rsidR="00C91DD5" w:rsidRPr="00F36AB5" w:rsidRDefault="00B91DC7" w:rsidP="00B91DC7">
       <w:pPr>
         <w:ind w:left="709" w:firstLine="707"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>486410</wp:posOffset>
+                  <wp:posOffset>600710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>34290</wp:posOffset>
+                  <wp:posOffset>15240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="215900" cy="139700"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="215900" cy="139700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
@@ -5841,150 +6499,162 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4B0D3E69" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.3pt;margin-top:2.7pt;width:17pt;height:11pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgsaighQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21n7boGdYqgRYcB&#10;RVu0HXpWZCkWIImapMTJfv0o+ZGgK3YY5oNMiuTHh0heXu2MJlvhgwJb0+qkpERYDo2y65r+eLn9&#10;9JWSEJltmAYraroXgV4tPn647NxczKAF3QhPEMSGeedq2sbo5kUReCsMCyfghEWhBG9YRNavi8az&#10;DtGNLmZl+aXowDfOAxch4O1NL6SLjC+l4PFByiAi0TXF2GI+fT5X6SwWl2y+9sy1ig9hsH+IwjBl&#10;0ekEdcMiIxuv/oAyinsIIOMJB1OAlIqLnANmU5VvsnlumRM5FyxOcFOZwv+D5ffbR09UU9MZJZYZ&#10;fKInLBqzay3ILJWnc2GOWs/u0Q9cQDLlupPepD9mQXa5pPuppGIXCcfLWXV2UWLhOYqqzxfnSCNK&#10;cTB2PsRvAgxJRE09Os+FZNu7EHvVUSX5CqBVc6u0zkzqEnGtPdkyfN/VuhrAj7SKFH8fcabiXotk&#10;q+2TkJh4ijE7zC13AGOcCxurXtSyRvQ+zkr8Ri+j+5xQBkzIEqObsAeAUbMHGbH79Ab9ZCpyx07G&#10;5d8C640ni+wZbJyMjbLg3wPQmNXgudfH8I9Kk8gVNHtsCw/9vATHbxU+zx0L8ZF5HBB8URz6+ICH&#10;1NDVFAaKkhb8r/fukz72LUop6XDgahp+bpgXlOjvFjv6ojo9TROamdOz8xky/liyOpbYjbkGfPMK&#10;14vjmUz6UY+k9GBecTcsk1cUMcvRd0159CNzHftFgNuFi+Uyq+FUOhbv7LPjCTxVNbXfy+6VeTf0&#10;aMTmvodxONn8Tav2usnSwnITQarcx4e6DvXGic6NM2yftDKO+ax12JGL3wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAORStbDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFKw0AURfeC/zA8wY3YmZY2&#10;LTEvpShShG5SRV1OMq9JMPMmZKZt9OudrnR5uZdzT7YebSdONPjWMcJ0okAQV860XCO8vT7fr0D4&#10;oNnozjEhfJOHdX59lenUuDMXdNqHWkQI+1QjNCH0qZS+ashqP3E9cewObrA6xDjU0gz6HOG2kzOl&#10;Eml1y/Gh0T09NlR97Y8WoVh9bobd3WGrinLX88/Lx+LpfYt4ezNuHkAEGsPfGC76UR3y6FS6Ixsv&#10;OoRlksQlwmIO4lJPVcwlwmw5B5ln8r9//gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAg&#10;saighQIAAGsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDkUrWw3gAAAAcBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="2A0FEE4B" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:47.3pt;margin-top:1.2pt;width:17pt;height:11pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgsaighQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21n7boGdYqgRYcB&#10;RVu0HXpWZCkWIImapMTJfv0o+ZGgK3YY5oNMiuTHh0heXu2MJlvhgwJb0+qkpERYDo2y65r+eLn9&#10;9JWSEJltmAYraroXgV4tPn647NxczKAF3QhPEMSGeedq2sbo5kUReCsMCyfghEWhBG9YRNavi8az&#10;DtGNLmZl+aXowDfOAxch4O1NL6SLjC+l4PFByiAi0TXF2GI+fT5X6SwWl2y+9sy1ig9hsH+IwjBl&#10;0ekEdcMiIxuv/oAyinsIIOMJB1OAlIqLnANmU5VvsnlumRM5FyxOcFOZwv+D5ffbR09UU9MZJZYZ&#10;fKInLBqzay3ILJWnc2GOWs/u0Q9cQDLlupPepD9mQXa5pPuppGIXCcfLWXV2UWLhOYqqzxfnSCNK&#10;cTB2PsRvAgxJRE09Os+FZNu7EHvVUSX5CqBVc6u0zkzqEnGtPdkyfN/VuhrAj7SKFH8fcabiXotk&#10;q+2TkJh4ijE7zC13AGOcCxurXtSyRvQ+zkr8Ri+j+5xQBkzIEqObsAeAUbMHGbH79Ab9ZCpyx07G&#10;5d8C640ni+wZbJyMjbLg3wPQmNXgudfH8I9Kk8gVNHtsCw/9vATHbxU+zx0L8ZF5HBB8URz6+ICH&#10;1NDVFAaKkhb8r/fukz72LUop6XDgahp+bpgXlOjvFjv6ojo9TROamdOz8xky/liyOpbYjbkGfPMK&#10;14vjmUz6UY+k9GBecTcsk1cUMcvRd0159CNzHftFgNuFi+Uyq+FUOhbv7LPjCTxVNbXfy+6VeTf0&#10;aMTmvodxONn8Tav2usnSwnITQarcx4e6DvXGic6NM2yftDKO+ax12JGL3wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhADwpqbTdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjlFLwzAUhd8H+w/hCr4Ml1rq&#10;qLXpGIoMYS+doj6mzV1b1tyUJNuqv970aT5+nMM5X74edc/OaF1nSMD9MgKGVBvVUSPg4/31LgXm&#10;vCQle0Mo4AcdrIv5LJeZMhcq8bz3DQsj5DIpoPV+yDh3dYtauqUZkEJ2MFZLH9A2XFl5CeO653EU&#10;rbiWHYWHVg743GJ93J+0gDL93tjd4rCNymo30O/b18PL51aI25tx8wTM4+ivZZj0gzoUwakyJ1KO&#10;9QIek1VoCogTYFMcp4GriRPgRc7/+xd/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACCx&#10;qKCFAgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADwpqbTdAAAABwEAAA8AAAAAAAAAAAAAAAAA3wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>J’ai bien pris connaissance des dates de formation pour les enseignants</w:t>
       </w:r>
-      <w:r w:rsidR="009E66B6">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="009E66B6" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cocher).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B91DC7" w:rsidRDefault="00B91DC7" w:rsidP="00C91DD5">
+    <w:p w:rsidR="00B91DC7" w:rsidRPr="00F36AB5" w:rsidRDefault="00B91DC7" w:rsidP="00C91DD5">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00972533" w:rsidRPr="00F85988" w:rsidRDefault="008144E4" w:rsidP="009C1ECF">
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00972533" w:rsidRPr="00F36AB5" w:rsidRDefault="008144E4" w:rsidP="009C1ECF">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fait à                         </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">le                                </w:t>
       </w:r>
-      <w:r w:rsidR="00C91DD5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C91DD5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C91DD5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C91DD5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C91DD5" w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F85988">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F36AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cachet et signature du Chef d’Etablissement</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00972533" w:rsidRPr="00F85988" w:rsidSect="0077083B">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:sectPr w:rsidR="00972533" w:rsidRPr="00F36AB5" w:rsidSect="0077083B">
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="284" w:header="561" w:footer="298" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001A63D3" w:rsidRDefault="001A63D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001A63D3" w:rsidRDefault="001A63D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -6035,1195 +6705,275 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MetaNormal-Roman">
     <w:altName w:val="Century Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Marianne">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MetaPlusNormal-Roman">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000000AF" w:usb1="10002048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="008144E4" w:rsidRDefault="008144E4" w:rsidP="008144E4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="567" w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Une E</w:t>
     </w:r>
     <w:r w:rsidR="00060FD4">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>ntreprise dans Votre Lycée 20</w:t>
     </w:r>
     <w:r w:rsidR="009229B2">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00234E63">
+    <w:r w:rsidR="008A5719">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="009229B2">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00753B50">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="009229B2">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00234E63">
+    <w:r w:rsidR="008A5719">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00011917">
+    <w:r w:rsidR="005005DF">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">Académie </w:t>
+    </w:r>
+    <w:r w:rsidR="008A5719">
+      <w:rPr>
+        <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Région académique </w:t>
     </w:r>
     <w:r w:rsidR="00560231">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Région Bretagne</w:t>
+      <w:t xml:space="preserve"> Bretagne</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> – D</w:t>
     </w:r>
     <w:r w:rsidR="00560231">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>AFPIC/R</w:t>
     </w:r>
     <w:r w:rsidR="00076EA6">
       <w:rPr>
         <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>elations école-entreprise</w:t>
+      <w:t>elation</w:t>
+    </w:r>
+    <w:r w:rsidR="008A5719">
+      <w:rPr>
+        <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> École-E</w:t>
+    </w:r>
+    <w:r w:rsidR="00076EA6">
+      <w:rPr>
+        <w:rFonts w:ascii="MetaPlusNormal-Roman" w:hAnsi="MetaPlusNormal-Roman"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>ntreprise</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="008144E4" w:rsidRDefault="008144E4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...916 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001A63D3" w:rsidRDefault="001A63D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001A63D3" w:rsidRDefault="001A63D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...18 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00160888" w:rsidRDefault="00881E05">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:right="-1418"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="776F7976" wp14:editId="0A939C81">
           <wp:extent cx="1594150" cy="783772"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="4" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7322,51 +7072,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:10.65pt;height:10.65pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10.9pt;height:10.9pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso5741"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004F7381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59D23804"/>
     <w:lvl w:ilvl="0" w:tplc="5510B91A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="548DD4"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -7759,50 +7509,312 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8595" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9315" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F4C43F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20B65FD4"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2856" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3576" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4296" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5736" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6456" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7176" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7896" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="668305E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7A7A1C60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B70A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E492398C"/>
     <w:lvl w:ilvl="0" w:tplc="BC242B4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:u w:color="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7885,58 +7897,65 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7970,196 +7989,204 @@
     <w:rsid w:val="00243C7C"/>
     <w:rsid w:val="0024565D"/>
     <w:rsid w:val="00262DE0"/>
     <w:rsid w:val="00265057"/>
     <w:rsid w:val="0027385F"/>
     <w:rsid w:val="0028770F"/>
     <w:rsid w:val="002A1070"/>
     <w:rsid w:val="002A71B9"/>
     <w:rsid w:val="002C7082"/>
     <w:rsid w:val="002E5B33"/>
     <w:rsid w:val="003245AA"/>
     <w:rsid w:val="003474DC"/>
     <w:rsid w:val="003729A6"/>
     <w:rsid w:val="00380C2D"/>
     <w:rsid w:val="003857E7"/>
     <w:rsid w:val="003A1CED"/>
     <w:rsid w:val="003A5561"/>
     <w:rsid w:val="003B770F"/>
     <w:rsid w:val="003C045D"/>
     <w:rsid w:val="00407F1A"/>
     <w:rsid w:val="004147AE"/>
     <w:rsid w:val="004327BF"/>
     <w:rsid w:val="00443B5B"/>
     <w:rsid w:val="00463DE2"/>
     <w:rsid w:val="00474D1E"/>
+    <w:rsid w:val="004766D0"/>
     <w:rsid w:val="004769E6"/>
     <w:rsid w:val="00490F6F"/>
     <w:rsid w:val="004941ED"/>
     <w:rsid w:val="00495BC2"/>
     <w:rsid w:val="004A0DC7"/>
     <w:rsid w:val="004A1924"/>
     <w:rsid w:val="004B0CB9"/>
     <w:rsid w:val="004F03B3"/>
+    <w:rsid w:val="005005DF"/>
     <w:rsid w:val="005152C4"/>
     <w:rsid w:val="00560231"/>
     <w:rsid w:val="00563910"/>
     <w:rsid w:val="0059084E"/>
     <w:rsid w:val="0059349A"/>
     <w:rsid w:val="005A6F03"/>
     <w:rsid w:val="005B2DEA"/>
     <w:rsid w:val="005C1853"/>
     <w:rsid w:val="005C6594"/>
     <w:rsid w:val="00605776"/>
+    <w:rsid w:val="006114F2"/>
     <w:rsid w:val="00613BFA"/>
     <w:rsid w:val="00614036"/>
     <w:rsid w:val="0063622C"/>
     <w:rsid w:val="00642138"/>
     <w:rsid w:val="00684CFF"/>
     <w:rsid w:val="006A4106"/>
     <w:rsid w:val="006B4ED0"/>
     <w:rsid w:val="006B5D3E"/>
     <w:rsid w:val="006F0563"/>
     <w:rsid w:val="006F16A6"/>
     <w:rsid w:val="006F672D"/>
     <w:rsid w:val="007123DC"/>
     <w:rsid w:val="00714AE8"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="00731113"/>
     <w:rsid w:val="00736CFC"/>
     <w:rsid w:val="00740F18"/>
     <w:rsid w:val="00742E73"/>
     <w:rsid w:val="007506FF"/>
     <w:rsid w:val="00753B50"/>
     <w:rsid w:val="0077083B"/>
     <w:rsid w:val="007F1AB1"/>
     <w:rsid w:val="008144E4"/>
     <w:rsid w:val="00820BA8"/>
     <w:rsid w:val="00832E59"/>
     <w:rsid w:val="0084301C"/>
     <w:rsid w:val="0086199D"/>
     <w:rsid w:val="00881E05"/>
     <w:rsid w:val="00897D14"/>
+    <w:rsid w:val="008A5719"/>
     <w:rsid w:val="008B69E9"/>
     <w:rsid w:val="008B6D7A"/>
     <w:rsid w:val="008E1AB8"/>
     <w:rsid w:val="009037EF"/>
     <w:rsid w:val="009156E7"/>
     <w:rsid w:val="009229B2"/>
     <w:rsid w:val="00923F2F"/>
     <w:rsid w:val="00965D62"/>
     <w:rsid w:val="00971767"/>
     <w:rsid w:val="0097238E"/>
     <w:rsid w:val="00972533"/>
     <w:rsid w:val="009B76FB"/>
     <w:rsid w:val="009C1ECF"/>
     <w:rsid w:val="009E66B6"/>
     <w:rsid w:val="009E6D11"/>
     <w:rsid w:val="009F7003"/>
     <w:rsid w:val="00A04C08"/>
     <w:rsid w:val="00A143F5"/>
     <w:rsid w:val="00A2300A"/>
     <w:rsid w:val="00A27403"/>
     <w:rsid w:val="00A34A6C"/>
     <w:rsid w:val="00A51D75"/>
     <w:rsid w:val="00AE709D"/>
     <w:rsid w:val="00B262FC"/>
     <w:rsid w:val="00B3151C"/>
     <w:rsid w:val="00B36795"/>
     <w:rsid w:val="00B4086F"/>
+    <w:rsid w:val="00B56553"/>
     <w:rsid w:val="00B65B74"/>
     <w:rsid w:val="00B91DC7"/>
     <w:rsid w:val="00BF47CE"/>
     <w:rsid w:val="00C10061"/>
     <w:rsid w:val="00C127B0"/>
     <w:rsid w:val="00C334BE"/>
     <w:rsid w:val="00C433B1"/>
     <w:rsid w:val="00C50A86"/>
     <w:rsid w:val="00C51BCF"/>
     <w:rsid w:val="00C7649F"/>
     <w:rsid w:val="00C91DD5"/>
     <w:rsid w:val="00CD0936"/>
     <w:rsid w:val="00CD1485"/>
     <w:rsid w:val="00D07C6C"/>
     <w:rsid w:val="00D121CE"/>
     <w:rsid w:val="00D15921"/>
     <w:rsid w:val="00D16022"/>
     <w:rsid w:val="00D27A5C"/>
     <w:rsid w:val="00D606AF"/>
+    <w:rsid w:val="00D758A6"/>
     <w:rsid w:val="00D92024"/>
     <w:rsid w:val="00DB542C"/>
     <w:rsid w:val="00DC49CD"/>
     <w:rsid w:val="00DE4F32"/>
     <w:rsid w:val="00E0768F"/>
     <w:rsid w:val="00E14BD7"/>
     <w:rsid w:val="00E3449F"/>
     <w:rsid w:val="00E42E21"/>
     <w:rsid w:val="00E51753"/>
     <w:rsid w:val="00E57166"/>
     <w:rsid w:val="00E7093F"/>
     <w:rsid w:val="00E74D3D"/>
     <w:rsid w:val="00E97513"/>
     <w:rsid w:val="00EB66C8"/>
     <w:rsid w:val="00ED66D8"/>
     <w:rsid w:val="00ED6A97"/>
     <w:rsid w:val="00EE379F"/>
     <w:rsid w:val="00EE6330"/>
+    <w:rsid w:val="00F36AB5"/>
     <w:rsid w:val="00F47A40"/>
     <w:rsid w:val="00F51F71"/>
     <w:rsid w:val="00F52FE6"/>
     <w:rsid w:val="00F74640"/>
     <w:rsid w:val="00F85988"/>
     <w:rsid w:val="00F9175B"/>
     <w:rsid w:val="00F95F6F"/>
     <w:rsid w:val="00FB63C5"/>
     <w:rsid w:val="00FC7290"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4B3B8120"/>
   <w15:docId w15:val="{5B04CF95-D84D-4BF7-A872-88B50DB58244}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8815,58 +8842,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00736CFC"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.dupont@xx.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.godoc@ac-rennes.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ad\filer\services\dafpic\PARTAGE\R2E\16-ESPRIT%20d'ENTREPRENDRE\EDVL\EDVL%202024-2025\1%20-%20Lancement\Dossier%20de%20candidature\Autorisation%20Majeur%20Droit%20&#224;%20l'image%202024-2025.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.piederriere@rennes.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.godoc@ac-rennes.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ac-rennes.fr/cid102744/une-entreprise-dans-votre-lycee.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ad\filer\services\dafpic\PARTAGE\R2E\16-ESPRIT%20d'ENTREPRENDRE\EDVL\EDVL%202024-2025\1%20-%20Lancement\Dossier%20de%20candidature\Autorisation%20Mineur%20Droit%20&#224;%20l'image%202024-2025.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.dupont@xx.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.godoc@ac-rennes.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ad\filer\services\dafpic\PARTAGE\R2E\16-ESPRIT%20d'ENTREPRENDRE\EDVL\EDVL%202024-2025\1%20-%20Lancement\Dossier%20de%20candidature\Autorisation%20Majeur%20Droit%20&#224;%20l'image%202024-2025.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.piederriere@rennes.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ad\filer\services\dafpic\PARTAGE\R2E\16-ESPRIT%20d'ENTREPRENDRE\EDVL\EDVL%202024-2025\1%20-%20Lancement\Dossier%20de%20candidature\Autorisation%20Mineur%20Droit%20&#224;%20l'image%202024-2025.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.godoc@ac-rennes.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ac-rennes.fr/cid102744/une-entreprise-dans-votre-lycee.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.godoc@ac-rennes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\GCRAIG~1\AppData\Local\Temp\acad_LETadm1804-1.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -9128,87 +9151,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F1BE6BC-743B-48D5-B21F-A520814DCBB2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D2588CD-9CCD-435B-B5BA-570AE99C9196}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>acad_LETadm1804-1.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>599</Words>
-  <Characters>4709</Characters>
+  <Words>603</Words>
+  <Characters>4801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>40</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Voici les éléments lettre entête et fax (mail1) et vos logos chartés (mail2)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rectorat de Rennes</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5298</CharactersWithSpaces>
+  <CharactersWithSpaces>5394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3997722</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>4089</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>EacadSeul-logoLetrC1706</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667762</vt:i4>
       </vt:variant>
       <vt:variant>